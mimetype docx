--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -73,99 +73,99 @@
         <w:t xml:space="preserve">https://pranavgautam.me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://github.com/bugsbunny5290</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">February 24, 2026</w:t>
+        <w:t xml:space="preserve">April 16, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Hiring Manager,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am writing to express my interest in the position at your company. As a Staff Engineer with over 8 years of experience building and scaling digital systems, I bring comprehensive expertise in cloud architecture, platform engineering, and technical leadership - honed in fast-paced startup environments where adaptability and rapid execution are essential.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In my current role at DrAnsay AU-Schein GmbH, I am responsible for platform engineering and cloud architecture for a digital healthcare platform. Previously serving as CTO, I transitioned to a hands-on engineering role to stay closer to technical implementation.</w:t>
+        <w:t xml:space="preserve">In my current role at DrAnsay AU-Schein GmbH, I am responsible for platform engineering and cloud architecture for a telemedicine platform connecting patients with licensed physicians for online consultations, prescriptions, and digital healthcare services — serving 3M+ patients across Germany. Previously serving as CTO, I transitioned to a hands-on engineering role to stay closer to technical implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Throughout my tenure, I have delivered 25+ projects end-to-end - from initial concept to production. I took the platform from zero to one, building core systems from scratch that now serve over 2 million users. My contributions directly enabled scaling annual revenue from EUR 15,000 to EUR 20 million.</w:t>
+        <w:t xml:space="preserve">Throughout my tenure, I have delivered 25+ projects end-to-end - from initial concept to production. I took the platform from zero to one, building core systems from scratch that now serve over 2 million users. My contributions directly enabled scaling annual revenue from ~EUR 200,000 to EUR 20 million.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I thrive in high-paced, dynamic environments where wearing multiple hats is the norm. From architecting core infrastructure to integrating critical business systems, I have consistently delivered solutions that directly enabled business growth and operational scalability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Key accomplishments include:</w:t>
       </w:r>
@@ -222,51 +222,51 @@
         <w:t xml:space="preserve">- Architecting microservices infrastructure on GCP that scaled with significant business growth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="50"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- Integrating payment systems (PayPal, Adyen) and logistics APIs (Deutsche Post) that enabled new revenue streams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="150" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">My technical profile includes GCP, Kubernetes, GitOps, Gravitee, TypeScript, Next.js, NestJS, Pulumi, and modern CI/CD practices. I actively leverage AI-assisted development tools to accelerate prototyping and maintain high velocity from concept to production. I am comfortable working in agile teams, making quick decisions under uncertainty, and solving complex technical challenges in resource-constrained environments.</w:t>
+        <w:t xml:space="preserve">My technical profile includes GCP, Kubernetes, GitOps, Gravitee, TypeScript, Next.js, NestJS, Pulumi, and modern CI/CD practices. I am comfortable working in agile teams, making quick decisions under uncertainty, and solving complex technical challenges in resource-constrained environments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am excited about the opportunity to bring my startup experience and proven track record of driving growth to your team. I look forward to discussing how I can contribute to your success.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Best regards,</w:t>
       </w:r>