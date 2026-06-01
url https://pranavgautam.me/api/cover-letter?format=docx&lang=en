--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -73,51 +73,51 @@
         <w:t xml:space="preserve">https://pranavgautam.me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://github.com/bugsbunny5290</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">April 16, 2026</w:t>
+        <w:t xml:space="preserve">June 1, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Hiring Manager,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am writing to express my interest in the position at your company. As a Staff Engineer with over 8 years of experience building and scaling digital systems, I bring comprehensive expertise in cloud architecture, platform engineering, and technical leadership - honed in fast-paced startup environments where adaptability and rapid execution are essential.</w:t>
       </w:r>