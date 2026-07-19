--- v2 (2026-06-01)
+++ v3 (2026-07-19)
@@ -73,51 +73,51 @@
         <w:t xml:space="preserve">https://pranavgautam.me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://github.com/bugsbunny5290</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">June 1, 2026</w:t>
+        <w:t xml:space="preserve">July 19, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear Hiring Manager,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am writing to express my interest in the position at your company. As a Staff Engineer with over 8 years of experience building and scaling digital systems, I bring comprehensive expertise in cloud architecture, platform engineering, and technical leadership - honed in fast-paced startup environments where adaptability and rapid execution are essential.</w:t>
       </w:r>