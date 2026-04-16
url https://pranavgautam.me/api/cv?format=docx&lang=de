--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -73,51 +73,54 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUSAMMENFASSUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Staff Engineer mit 8+ Jahren Erfahrung in der Entwicklung technischer Strategien und dem Aufbau skalierbarer Systeme. Ich spezialisiere mich auf die Losung komplexer, ubergreifender Probleme - von der Architektur der Cloud-Infrastruktur bis zur Definition von Engineering-Standards, die ganze Teams voranbringen. Ehemaliger CTO bei DrAnsay AU-Schein GmbH, wo ich die Plattform von Null auf uber 2 Millionen Nutzer skaliert und den Umsatz von 15.000 EUR auf 20 Millionen EUR gesteigert habe. Ich verbinde Geschaftsziele mit technischer Umsetzung und treffe wirkungsvolle Architekturentscheidungen, wahrend ich praxisnah bleibe. Zusammenarbeit mit DFKI, Data4Life (Hasso-Plattner-Institut), Fraunhofer und John Deere. Experte fur GCP, Kubernetes, GitOps und Infrastructure as Code.</w:t>
+        <w:t xml:space="preserve">Ich bin Staff Engineer mit Sitz in Heidelberg, Deutschland, mit 8+ Jahren Erfahrung in der Gestaltung und Skalierung cloud-nativer Systeme — vorwiegend in HealthTech und B2C-Plattformen.
+Mein Werdegang reicht vom Forscher über den Gründer bis zum Individual Contributor. Zu Beginn meiner Karriere war ich am DFKI und am Hasso-Plattner-Institut tätig, dann Mitgründer und CTO bei DrAnsay AU-Schein GmbH, wo ich die Engineering-Organisation von 3 auf 15 Mitarbeiter und die Plattform auf 2M+ Nutzer aufgebaut habe. Ich bin bewusst vom Management zurückgetreten, um tiefer in Architektur, Platform Engineering und Systemdesign einzusteigen — dort leiste ich meine beste Arbeit.
+Aktuell arbeite ich von Heidelberg aus remote für ein Hamburger Unternehmen.
+Außerhalb der Arbeit: Ich interessiere mich für persönliche Finanzsysteme, europäische Geografie und den Bau von Tools, die Entwickler-Workflows beschleunigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BERUFSERFAHRUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -137,499 +140,351 @@
         <w:t xml:space="preserve">    Dez 2019 - Heute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DrAnsay AU-Schein GmbH | Hamburg, Deutschland (Remote aus Heidelberg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Platform Engineering und Cloud-Architektur für digitale Gesundheitsplattform zur Ausstellung von Krankmeldungen. Zuvor als CTO tätig, dann Wechsel zur praxisorientierten Engineering-Rolle mit Unternehmenswachstum.</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">- Einrichtung eines API-Management-Portals mit Gravitee für Developer Experience und Governance</w:t>
+        <w:t xml:space="preserve">Platform Engineering und Cloud-Architektur für eine Telemedizin-Plattform, die Patienten mit approbierten Ärzten für Online-Konsultationen, Rezepte und digitale Gesundheitsleistungen verbindet — über 3 Mio. Patienten deutschlandweit. Zuvor als CTO tätig, dann Wechsel zur praxisorientierten Engineering-Rolle im Zuge der Skalierung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Verantwortung für die gesamte Cloud-Architektur auf GCP — 10+ Microservices mit 100K+ Requests/Tag und P90-SLA-Commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Reduzierung von Produktionsvorfällen von mehrmals täglich auf ca. zweimal pro Monat durch strukturierten On-Call, Runbooks und automatisiertes Alerting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Leitung der Plattformmigration von Cloud Functions zu GKE-gehosteten Managed Services, Verbesserung der Deployment-Isolation und Ermöglichung unabhängiger Service-Skalierung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Implementierung von GitOps-Workflows mit ArgoCD, Ermöglichung mehrerer Produktions-Deployments pro Tag mit vollständigem Audit-Trail und Ein-Klick-Rollback.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full Stack Developer</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">- Zusammenarbeit im agilen Team mit schnellen Iterationszyklen</w:t>
+        <w:t xml:space="preserve">Resident Entrepreneur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Nov 2018 - Apr 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data4Life · Hasso-Plattner-Institut | Potsdam, Deutschland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausgewählt für ein kompetitives F&amp;E-Programm der Health-Cloud-Initiative des HPI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Architektur für eine sprachgesteuerte Datenerfassungsplattform entworfen; funktionale Prototypen zur Validierung von Product-Market-Fit vor vollständiger Investition erstellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Vertretung von Data4Life auf der HIMSS 2019 (Orlando), Pitches vor Healthcare-Führungskräften und potenziellen Partnern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Leitung des technischen Recruitings für die Erweiterung des Mobile-Teams in Barcelona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resident Entrepreneur</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">- Durchführung technischer Interviews und Rekrutierung des Mobile-Entwicklungsteams für Barcelona</w:t>
+        <w:t xml:space="preserve">Gastforscher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Feb 2018 - Nov 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DFKI GmbH | Kaiserslautern, Deutschland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forschung an einem der größten KI-Forschungsinstitute Europas, Fokus auf kontextbewusstes Computing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Erforschung kontextbewusster Umfragesysteme; umfassende Literaturrecherche zur Identifizierung von Lücken im adaptiven Fragendesign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Design und Implementierung einer regelbasierten dynamischen Umfrage-Engine, die Fragen basierend auf Echtzeitsignalen anpasst (Standort, Wetter, Sensordaten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Aufbau einer erweiterbaren Architektur für zukünftige biometrische Sensorintegration (Beschleunigungsmesser, Herzfrequenz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gastforscher</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">UI Designer Praktikant</w:t>
+        <w:t xml:space="preserve">UI Designer (Industrieprojekt)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Okt 2016 - Dez 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fraunhofer IESE / John Deere ETIC | Kaiserslautern, Deutschland</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">- Teilnahme an SCRUM-Zeremonien inkl. Daily Standups, Sprint Planning und Retrospektiven</w:t>
+        <w:t xml:space="preserve">Fraunhofer IESE · John Deere ETIC | Kaiserslautern, Deutschland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeinsames Fraunhofer–John-Deere-Projekt für Agrartechnologie-Interfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Design einer Spracherkennungs-UI für Bediener landwirtschaftlicher Maschinen im Rahmen eines gemeinsamen Fraunhofer–John-Deere-Projekts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Lieferung von Wireframes und interaktiven Prototypen, ausgerichtet am Design-System von John Deere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AUSBILDUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -786,72 +641,72 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NestJS, Node.js, Express, PostgreSQL, MongoDB, Redis, GraphQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js, React, Vue.js, Angular, Tailwind CSS</w:t>
+        <w:t xml:space="preserve">React, Next.js, TypeScript, Vue.js, Tailwind CSS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DevOps: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pulumi, Terraform, GitOps, ArgoCD, Docker, Helm, CI/CD, GitHub Actions, Gravitee, KI-gestutzte Entwicklung, Cursor/Copilot</w:t>
+        <w:t xml:space="preserve">Gravitee APIM, ArgoCD, GitOps, Pulumi, Terraform, Helm, Docker, GitHub Actions, CI/CD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Programmiersprachen: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TypeScript, JavaScript, Python, SQL, Bash</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>