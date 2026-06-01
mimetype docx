--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -74,51 +74,51 @@
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUSAMMENFASSUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich bin Staff Engineer mit Sitz in Heidelberg, Deutschland, mit 8+ Jahren Erfahrung in der Gestaltung und Skalierung cloud-nativer Systeme — vorwiegend in HealthTech und B2C-Plattformen.
-Mein Werdegang reicht vom Forscher über den Gründer bis zum Individual Contributor. Zu Beginn meiner Karriere war ich am DFKI und am Hasso-Plattner-Institut tätig, dann Mitgründer und CTO bei DrAnsay AU-Schein GmbH, wo ich die Engineering-Organisation von 3 auf 15 Mitarbeiter und die Plattform auf 2M+ Nutzer aufgebaut habe. Ich bin bewusst vom Management zurückgetreten, um tiefer in Architektur, Platform Engineering und Systemdesign einzusteigen — dort leiste ich meine beste Arbeit.
+Mein Werdegang reicht vom Forscher über die technische Führung bis zum Individual Contributor. Zu Beginn meiner Karriere war ich am DFKI und bei einer vom Hasso-Plattner-Institut geförderten Health-Tech-Initiative tätig, dann als CTO bei DrAnsay AU-Schein GmbH, wo ich die Engineering-Organisation von 3 auf 15 Mitarbeiter und die Plattform auf 2M+ Nutzer aufgebaut habe. Ich bin bewusst vom Management zurückgetreten, um tiefer in Architektur, Platform Engineering und Systemdesign einzusteigen — dort leiste ich meine beste Arbeit.
 Aktuell arbeite ich von Heidelberg aus remote für ein Hamburger Unternehmen.
 Außerhalb der Arbeit: Ich interessiere mich für persönliche Finanzsysteme, europäische Geografie und den Bau von Tools, die Entwickler-Workflows beschleunigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BERUFSERFAHRUNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -228,51 +228,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resident Entrepreneur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Nov 2018 - Apr 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data4Life · Hasso-Plattner-Institut | Potsdam, Deutschland</w:t>
+        <w:t xml:space="preserve">Data4Life (gefördert vom Hasso-Plattner-Institut) | Potsdam, Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausgewählt für ein kompetitives F&amp;E-Programm der Health-Cloud-Initiative des HPI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Architektur für eine sprachgesteuerte Datenerfassungsplattform entworfen; funktionale Prototypen zur Validierung von Product-Market-Fit vor vollständiger Investition erstellt.</w:t>
       </w:r>