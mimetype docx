--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -73,51 +73,54 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Staff Engineer with 8+ years of experience driving technical strategy and building systems that scale. I specialize in solving complex, cross-cutting problems - from architecting cloud infrastructure to defining engineering standards that elevate entire teams. Former CTO at DrAnsay AU-Schein GmbH where I grew the platform from zero to 2M+ users and scaled revenue from EUR 15k to EUR 20M. I bridge the gap between business goals and technical execution, making high-impact architectural decisions while staying hands-on. Collaborated with DFKI, Data4Life (Hasso Plattner Institute), Fraunhofer, and John Deere. Expert in GCP, Kubernetes, GitOps, and infrastructure as code.</w:t>
+        <w:t xml:space="preserve">I'm a Staff Engineer based in Heidelberg, Germany, with 8+ years of experience designing and scaling cloud-native systems — primarily in healthcare tech and B2C platforms.
+My background spans the full arc from researcher to founder to individual contributor. I spent time at DFKI and the Hasso Plattner Institute early in my career, then co-founded and served as CTO at DrAnsay AU-Schein GmbH, where I grew the engineering organisation from 3 to 15 people and the platform to 2M+ users. I deliberately stepped back from management to go deeper on architecture, platform engineering, and systems design — which is where I do my best work.
+I'm currently based in Heidelberg, working remotely for a Hamburg-based company.
+Outside of work: I'm interested in personal finance systems, European geography, and building tools that make developer workflows faster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -137,499 +140,351 @@
         <w:t xml:space="preserve">    Dec 2019 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DrAnsay AU-Schein GmbH | Hamburg, Germany (Remote from Heidelberg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Platform engineering and cloud architecture for digital healthcare platform providing sick leave certificates. Previously served as CTO, transitioned to hands-on engineering as company matured.</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">- Set up API management portal using Gravitee for developer experience and governance</w:t>
+        <w:t xml:space="preserve">Platform engineering and cloud architecture for a telemedicine platform connecting patients with licensed physicians for online consultations, prescriptions, and digital healthcare services — serving 3M+ patients across Germany. Previously served as CTO, transitioned to hands-on engineering as the company scaled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Own end-to-end cloud architecture on GCP — 10+ microservices processing 100K+ requests/day with a P90 SLA commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Reduced production incidents from several per day to approximately twice per month through structured on-call, runbooks, and automated alerting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Leading platform migration from Cloud Functions to GKE-hosted managed services, improving deployment isolation and enabling independent service scaling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Implemented GitOps workflows with ArgoCD, enabling multiple production deployments per day with full audit trail and one-click rollback.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full Stack Developer</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">- Collaborated in agile team environment with rapid iteration cycles</w:t>
+        <w:t xml:space="preserve">Resident Entrepreneur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Nov 2018 - Apr 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data4Life · Hasso Plattner Institute | Potsdam, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selected for a competitive R&amp;D programme at HPI's health cloud initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Designed architecture for a voice-driven data collection platform; built functional prototypes used to validate product-market fit before full investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Represented Data4Life at HIMSS 2019 (Orlando), pitching to healthcare executives and potential partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Led technical hiring for the Barcelona mobile team expansion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resident Entrepreneur</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">- Conducted technical interviews and recruited mobile development team for Barcelona office expansion</w:t>
+        <w:t xml:space="preserve">Guest Researcher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Feb 2018 - Nov 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DFKI GmbH | Kaiserslautern, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research at one of Europe's largest AI research institutions, focused on context-aware computing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Researched context-aware survey systems; conducted comprehensive literature review identifying gaps in adaptive question design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Designed and implemented a rule-based dynamic survey engine adapting questions based on real-time signals (location, weather, sensor data).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Built extensible architecture supporting future biometric sensor integration (accelerometer, heart rate).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guest Researcher</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">UI Designer Intern</w:t>
+        <w:t xml:space="preserve">UI Designer (Industry Project)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Oct 2016 - Dec 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fraunhofer IESE / John Deere ETIC | Kaiserslautern, Germany</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">- Participated in SCRUM ceremonies including daily standups, sprint planning, and retrospectives</w:t>
+        <w:t xml:space="preserve">Fraunhofer IESE · John Deere ETIC | Kaiserslautern, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joint Fraunhofer–John Deere project for agricultural technology interfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Designed speech recognition UI for agricultural machinery operators as part of a joint Fraunhofer–John Deere project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Delivered wireframes and interactive prototypes aligned to John Deere's design system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -786,72 +641,72 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NestJS, Node.js, Express, PostgreSQL, MongoDB, Redis, GraphQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Next.js, React, Vue.js, Angular, Tailwind CSS</w:t>
+        <w:t xml:space="preserve">React, Next.js, TypeScript, Vue.js, Tailwind CSS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DevOps: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pulumi, Terraform, GitOps, ArgoCD, Docker, Helm, CI/CD, GitHub Actions, Gravitee, AI-Assisted Development, Cursor/Copilot</w:t>
+        <w:t xml:space="preserve">Gravitee APIM, ArgoCD, GitOps, Pulumi, Terraform, Helm, Docker, GitHub Actions, CI/CD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Languages: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">TypeScript, JavaScript, Python, SQL, Bash</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>