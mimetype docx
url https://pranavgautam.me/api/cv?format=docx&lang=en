--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -74,51 +74,51 @@
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I'm a Staff Engineer based in Heidelberg, Germany, with 8+ years of experience designing and scaling cloud-native systems — primarily in healthcare tech and B2C platforms.
-My background spans the full arc from researcher to founder to individual contributor. I spent time at DFKI and the Hasso Plattner Institute early in my career, then co-founded and served as CTO at DrAnsay AU-Schein GmbH, where I grew the engineering organisation from 3 to 15 people and the platform to 2M+ users. I deliberately stepped back from management to go deeper on architecture, platform engineering, and systems design — which is where I do my best work.
+My background spans the full arc from researcher to technical leader to individual contributor. I spent time at DFKI and at a health-tech initiative supported by the Hasso Plattner Institute early in my career, then joined DrAnsay AU-Schein GmbH as CTO, where I grew the engineering organisation from 3 to 15 people and the platform to 2M+ users. I deliberately stepped back from management to go deeper on architecture, platform engineering, and systems design — which is where I do my best work.
 I'm currently based in Heidelberg, working remotely for a Hamburg-based company.
 Outside of work: I'm interested in personal finance systems, European geography, and building tools that make developer workflows faster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CCCCCC" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:before="300" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -228,51 +228,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resident Entrepreneur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Nov 2018 - Apr 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data4Life · Hasso Plattner Institute | Potsdam, Germany</w:t>
+        <w:t xml:space="preserve">Data4Life (supported by Hasso Plattner Institute) | Potsdam, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected for a competitive R&amp;D programme at HPI's health cloud initiative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Designed architecture for a voice-driven data collection platform; built functional prototypes used to validate product-market fit before full investment.</w:t>
       </w:r>